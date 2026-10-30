--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -984,78 +984,72 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">DI    </w:t>
             </w:r>
             <w:r w:rsidRPr="0016736C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> RIPARAZIONE del</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5692BC58" w14:textId="77777777" w:rsidR="00430EA1" w:rsidRDefault="0016736C" w:rsidP="0016736C">
+          <w:p w14:paraId="5692BC58" w14:textId="6D4AB463" w:rsidR="00430EA1" w:rsidRDefault="0016736C" w:rsidP="0016736C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1863"/>
               </w:tabs>
               <w:spacing w:line="342" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> /      </w:t>
             </w:r>
             <w:r w:rsidR="00802559">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>/201</w:t>
-[...5 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>/20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00430EA1" w14:paraId="7523080C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64ECE15E" w14:textId="77777777" w:rsidR="00430EA1" w:rsidRDefault="0016736C" w:rsidP="0016736C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1776"/>
                 <w:tab w:val="left" w:pos="3156"/>
               </w:tabs>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:right="-553"/>
@@ -2465,109 +2459,111 @@
       </w:pPr>
       <w:r w:rsidRPr="00F51C06">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Informativa ai sensi del D.Lgs. 196/03 Tutela privacy:i Vostri dati sono utilizzati per lo svolgimento della Nostra attività, in assenza di un Vostro formale dissenso ci riteniamo autorizzati a tale trattamento</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00430EA1" w:rsidRPr="00F51C06" w:rsidSect="00C63CE6">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="220" w:right="480" w:bottom="280" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00430EA1"/>
     <w:rsid w:val="0016736C"/>
     <w:rsid w:val="00430EA1"/>
     <w:rsid w:val="00802559"/>
     <w:rsid w:val="008664B6"/>
     <w:rsid w:val="00885057"/>
     <w:rsid w:val="00C52E0A"/>
     <w:rsid w:val="00C63CE6"/>
+    <w:rsid w:val="00E25CD3"/>
     <w:rsid w:val="00E64544"/>
     <w:rsid w:val="00F27E5C"/>
     <w:rsid w:val="00F51C06"/>
+    <w:rsid w:val="00F8015F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1029"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="64FA5316"/>
@@ -3363,78 +3359,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>220</Words>
-  <Characters>1214</Characters>
+  <Characters>1212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1432</CharactersWithSpaces>
+  <CharactersWithSpaces>1430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>BESTDEALER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-03-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">